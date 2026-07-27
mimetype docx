--- v0 (2026-06-06)
+++ v1 (2026-07-27)
@@ -24,51 +24,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="2795A419" w14:textId="77777777" w:rsidR="000B57DF" w:rsidRDefault="000B57DF" w:rsidP="000B57DF">
       <w:pPr>
         <w:pStyle w:val="Balk1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0011295E">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251679232" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="24F68591" wp14:editId="3CC685F8">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251679232" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="24F68591" wp14:editId="288CB34D">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>828675</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>219075</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="774065" cy="362585"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="21" name="image1.png" descr="omd athletics logo.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2" name="image1.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -1521,52 +1521,57 @@
         <w:t xml:space="preserve">Yaz </w:t>
       </w:r>
       <w:r w:rsidR="00207B74">
         <w:t>kampı</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> sürecinde yaşanacak herhangi bir olumsuz durum karşısında öğrencinin yaz </w:t>
       </w:r>
       <w:r w:rsidR="00207B74">
         <w:t>kampıyla</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> olan ilişiği kesilerek ödenen miktarın %20 si kesilerek iade yapılmasını kabul ediyorum.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18F88CE3" w14:textId="77777777" w:rsidR="00C164AC" w:rsidRPr="0011295E" w:rsidRDefault="00C164AC" w:rsidP="00C164AC">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="0011295E">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Kayıt Bilgisi: </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0011295E">
-        <w:t>Kayıt olmak istediğiniz dönem ve haftaları işaretleyiniz.</w:t>
+        <w:t>Kayıt olmak</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0011295E">
+        <w:t xml:space="preserve"> istediğiniz dönem ve haftaları işaretleyiniz.</w:t>
       </w:r>
       <w:r w:rsidR="0011295E" w:rsidRPr="0011295E">
         <w:t xml:space="preserve"> Her dönem 2 haftadan oluşmaktadır. </w:t>
       </w:r>
       <w:r w:rsidR="00C26712">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00C26712">
         <w:tab/>
         <w:t>2 haftalık alınan paketler bölünemez. 2 haftalık alınan paketler tek dönemde kullanılabilir.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TabloKlavuzu"/>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpX="534" w:tblpY="127"/>
         <w:tblW w:w="8472" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2290"/>
         <w:gridCol w:w="3347"/>
         <w:gridCol w:w="2835"/>
       </w:tblGrid>
@@ -1603,190 +1608,108 @@
           </w:tcPr>
           <w:p w14:paraId="7D25248F" w14:textId="11A53264" w:rsidR="002E4DF8" w:rsidRDefault="00F35BD2" w:rsidP="00E86447">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3315"/>
                 <w:tab w:val="left" w:pos="6780"/>
               </w:tabs>
               <w:ind w:left="12"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>29</w:t>
             </w:r>
             <w:r w:rsidR="009F642D">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="002E4DF8">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>HAZİRAN</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve"> - 03 TEMMUZ</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="14F8781D" w14:textId="09C4D59B" w:rsidR="002E4DF8" w:rsidRPr="0011295E" w:rsidRDefault="009F642D" w:rsidP="00E86447">
+              <w:t xml:space="preserve"> -</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 03 TEMMUZ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14F8781D" w14:textId="09988FCE" w:rsidR="002E4DF8" w:rsidRPr="0011295E" w:rsidRDefault="002E4DF8" w:rsidP="00E86447">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3315"/>
                 <w:tab w:val="left" w:pos="6780"/>
               </w:tabs>
               <w:ind w:left="12"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...16 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1B24B53F" w14:textId="2AFCA1FA" w:rsidR="002E4DF8" w:rsidRPr="0011295E" w:rsidRDefault="001E071B" w:rsidP="002E4DF8">
+          <w:p w14:paraId="1B24B53F" w14:textId="5D6D302E" w:rsidR="002E4DF8" w:rsidRPr="0011295E" w:rsidRDefault="001E071B" w:rsidP="002E4DF8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="1032"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:lang w:eastAsia="tr-TR"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251713024" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="248A02DE" wp14:editId="2B7E6530">
-[...71 lines deleted...]
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251712000" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5D9CBE43" wp14:editId="283D78C4">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251712000" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5D9CBE43" wp14:editId="40DE3B10">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>721995</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>33020</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="133350" cy="104775"/>
                       <wp:effectExtent l="10795" t="7620" r="8255" b="11430"/>
                       <wp:wrapNone/>
                       <wp:docPr id="1360241438" name="Rectangle 58"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr>
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="133350" cy="104775"/>
                               </a:xfrm>
@@ -1800,166 +1723,164 @@
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect w14:anchorId="775A6D7F" id="Rectangle 58" o:spid="_x0000_s1026" style="position:absolute;margin-left:56.85pt;margin-top:2.6pt;width:10.5pt;height:8.25pt;z-index:251712000;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAaiKRICgIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tuGyEQfa/Uf0C817vrS52svI4ip64q&#10;pWmlNB+AWXYXlWXogL12v74Ddhy3zVNVHhDDwOHMmcPiZt8btlPoNdiKF6OcM2Ul1Nq2FX/6tn53&#10;xZkPwtbCgFUVPyjPb5Zv3ywGV6oxdGBqhYxArC8HV/EuBFdmmZed6oUfgVOWkg1gLwKF2GY1ioHQ&#10;e5ON8/x9NgDWDkEq72n37pjky4TfNEqGL03jVWCm4sQtpBnTvIlztlyIskXhOi1PNMQ/sOiFtvTo&#10;GepOBMG2qP+C6rVE8NCEkYQ+g6bRUqUaqJoi/6Oax044lWohcbw7y+T/H6x82D26rxipe3cP8rtn&#10;FladsK26RYShU6Km54ooVDY4X54vxMDTVbYZPkNNrRXbAEmDfYN9BKTq2D5JfThLrfaBSdosJpPJ&#10;jBoiKVXk0/l8ll4Q5fNlhz58VNCzuKg4UicTuNjd+xDJiPL5SCIPRtdrbUwKsN2sDLKdoK6v0zih&#10;+8tjxrKh4tez8Swh/5bzlxB5Gq9B9DqQfY3uK351PiTKqNoHWydzBaHNcU2UjT3JGJWLJvXlBuoD&#10;qYhw9Cb9JVp0gD85G8iXFfc/tgIVZ+aTpU5cF9NpNHIKprP5mAK8zGwuM8JKgqp44Oy4XIWj+bcO&#10;ddvRS0Wq3cItda/RSdkXViey5L0k+OmfRHNfxunUy29e/gIAAP//AwBQSwMEFAAGAAgAAAAhAFhX&#10;RfPdAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1SOyo8wBKQ5wKgYrEsk03&#10;7Jx4mgTicRQ7beDrma7K8uhe3TmTr2fbiyOOvnOkIF5EIJBqZzpqFOzLzd0TCB80Gd07QgU/6GFd&#10;XF/lOjPuRFs87kIjeIR8phW0IQyZlL5u0Wq/cAMSZwc3Wh0Yx0aaUZ943PYyiaJHaXVHfKHVA762&#10;WH/vJqug6pK9/t2W75FdbdLwMZdf0+ebUrc388sziIBzuJThrM/qULBT5SYyXvTMcbrkqoKHBMQ5&#10;T++ZKwVJvARZ5PL/A8UfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABqIpEgKAgAAFQQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAFhXRfPdAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAAZAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;"/>
+                    <v:rect w14:anchorId="2A4ED41D" id="Rectangle 58" o:spid="_x0000_s1026" style="position:absolute;margin-left:56.85pt;margin-top:2.6pt;width:10.5pt;height:8.25pt;z-index:251712000;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAaiKRICgIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tuGyEQfa/Uf0C817vrS52svI4ip64q&#10;pWmlNB+AWXYXlWXogL12v74Ddhy3zVNVHhDDwOHMmcPiZt8btlPoNdiKF6OcM2Ul1Nq2FX/6tn53&#10;xZkPwtbCgFUVPyjPb5Zv3ywGV6oxdGBqhYxArC8HV/EuBFdmmZed6oUfgVOWkg1gLwKF2GY1ioHQ&#10;e5ON8/x9NgDWDkEq72n37pjky4TfNEqGL03jVWCm4sQtpBnTvIlztlyIskXhOi1PNMQ/sOiFtvTo&#10;GepOBMG2qP+C6rVE8NCEkYQ+g6bRUqUaqJoi/6Oax044lWohcbw7y+T/H6x82D26rxipe3cP8rtn&#10;FladsK26RYShU6Km54ooVDY4X54vxMDTVbYZPkNNrRXbAEmDfYN9BKTq2D5JfThLrfaBSdosJpPJ&#10;jBoiKVXk0/l8ll4Q5fNlhz58VNCzuKg4UicTuNjd+xDJiPL5SCIPRtdrbUwKsN2sDLKdoK6v0zih&#10;+8tjxrKh4tez8Swh/5bzlxB5Gq9B9DqQfY3uK351PiTKqNoHWydzBaHNcU2UjT3JGJWLJvXlBuoD&#10;qYhw9Cb9JVp0gD85G8iXFfc/tgIVZ+aTpU5cF9NpNHIKprP5mAK8zGwuM8JKgqp44Oy4XIWj+bcO&#10;ddvRS0Wq3cItda/RSdkXViey5L0k+OmfRHNfxunUy29e/gIAAP//AwBQSwMEFAAGAAgAAAAhAFhX&#10;RfPdAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1SOyo8wBKQ5wKgYrEsk03&#10;7Jx4mgTicRQ7beDrma7K8uhe3TmTr2fbiyOOvnOkIF5EIJBqZzpqFOzLzd0TCB80Gd07QgU/6GFd&#10;XF/lOjPuRFs87kIjeIR8phW0IQyZlL5u0Wq/cAMSZwc3Wh0Yx0aaUZ943PYyiaJHaXVHfKHVA762&#10;WH/vJqug6pK9/t2W75FdbdLwMZdf0+ebUrc388sziIBzuJThrM/qULBT5SYyXvTMcbrkqoKHBMQ5&#10;T++ZKwVJvARZ5PL/A8UfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABqIpEgKAgAAFQQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAFhXRfPdAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAAZAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
-            </w:r>
-[...4 lines deleted...]
-              <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002E4DF8" w:rsidRPr="0011295E" w14:paraId="45DD2010" w14:textId="77777777" w:rsidTr="002E4DF8">
         <w:trPr>
           <w:trHeight w:val="201"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2290" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="332FAD15" w14:textId="77777777" w:rsidR="002E4DF8" w:rsidRPr="0011295E" w:rsidRDefault="002E4DF8" w:rsidP="002E4DF8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3315"/>
                 <w:tab w:val="left" w:pos="6780"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011295E">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>2.DÖNEM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3347" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="470FD64B" w14:textId="45FFAF99" w:rsidR="002E4DF8" w:rsidRDefault="00F35BD2" w:rsidP="00E86447">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3315"/>
                 <w:tab w:val="left" w:pos="6780"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">13 </w:t>
             </w:r>
             <w:r w:rsidR="009F642D">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="009F642D">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidR="002E4DF8">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> TEMMUZ</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="459CE904" w14:textId="4404D1E0" w:rsidR="002E4DF8" w:rsidRPr="0011295E" w:rsidRDefault="00F35BD2" w:rsidP="00E86447">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3315"/>
                 <w:tab w:val="left" w:pos="6780"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">20 </w:t>
             </w:r>
             <w:r w:rsidR="009F642D">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> 24</w:t>
             </w:r>
             <w:r w:rsidR="002E4DF8">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> TEMMUZ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2FA41C44" w14:textId="02FB1DDC" w:rsidR="002E4DF8" w:rsidRPr="0011295E" w:rsidRDefault="001E071B" w:rsidP="002E4DF8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3315"/>
                 <w:tab w:val="left" w:pos="6780"/>
               </w:tabs>
               <w:ind w:left="2667"/>
@@ -2134,55 +2055,63 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011295E">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>3.DÖNEM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3347" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2FF9E7D0" w14:textId="22237113" w:rsidR="002E4DF8" w:rsidRDefault="00F35BD2" w:rsidP="00E86447">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3315"/>
                 <w:tab w:val="left" w:pos="6780"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>27 - 31</w:t>
+              <w:t>27 -</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 31</w:t>
             </w:r>
             <w:r w:rsidR="002E4DF8">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> TEMMUZ</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="213EE77D" w14:textId="36CAB6A1" w:rsidR="002E4DF8" w:rsidRPr="0011295E" w:rsidRDefault="009F642D" w:rsidP="009F642D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3315"/>
                 <w:tab w:val="left" w:pos="6780"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
@@ -2400,104 +2329,108 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011295E">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>4.DÖNEM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3347" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6B0BE6E0" w14:textId="1F9D5D37" w:rsidR="002E4DF8" w:rsidRDefault="00506D53" w:rsidP="00E86447">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3315"/>
                 <w:tab w:val="left" w:pos="6780"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">10 </w:t>
             </w:r>
             <w:r w:rsidR="009F642D">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> 14</w:t>
             </w:r>
             <w:r w:rsidR="002E4DF8">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> AĞUSTOS</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="42A50E7E" w14:textId="2030D2ED" w:rsidR="002E4DF8" w:rsidRPr="0011295E" w:rsidRDefault="009F642D" w:rsidP="00E86447">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3315"/>
                 <w:tab w:val="left" w:pos="6780"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00506D53">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">7 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00506D53">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> 21</w:t>
             </w:r>
             <w:r w:rsidR="002E4DF8">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> AĞUSTOS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5129DFFF" w14:textId="6892F546" w:rsidR="002E4DF8" w:rsidRPr="0011295E" w:rsidRDefault="001E071B" w:rsidP="002E4DF8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3315"/>
                 <w:tab w:val="left" w:pos="6780"/>
               </w:tabs>
               <w:ind w:left="402"/>
@@ -2674,117 +2607,133 @@
             <w:r w:rsidRPr="0011295E">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>5.DÖNEM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3347" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="31642299" w14:textId="1B424C2E" w:rsidR="002E4DF8" w:rsidRDefault="00F56A33" w:rsidP="00E86447">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="center" w:pos="4498"/>
                 <w:tab w:val="left" w:pos="6660"/>
                 <w:tab w:val="left" w:pos="6780"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">24 </w:t>
             </w:r>
             <w:r w:rsidR="009F642D">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="009F642D">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidR="002E4DF8">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> AĞUSTOS</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="699021B8" w14:textId="7D379062" w:rsidR="002E4DF8" w:rsidRPr="0011295E" w:rsidRDefault="00F56A33" w:rsidP="009F642D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="center" w:pos="4498"/>
                 <w:tab w:val="left" w:pos="6660"/>
                 <w:tab w:val="left" w:pos="6780"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>31</w:t>
             </w:r>
             <w:r w:rsidR="00E86447">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve"> AĞUSTOS</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00E86447">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>AĞUSTOS</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve"> - 04 EYLÜL</w:t>
+              <w:t xml:space="preserve"> -</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 04 EYLÜL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="596A7D63" w14:textId="75878621" w:rsidR="002E4DF8" w:rsidRPr="0011295E" w:rsidRDefault="001E071B" w:rsidP="002E4DF8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="center" w:pos="4498"/>
                 <w:tab w:val="left" w:pos="6660"/>
                 <w:tab w:val="left" w:pos="6780"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:lang w:eastAsia="tr-TR"/>
               </w:rPr>
@@ -2995,134 +2944,188 @@
     </w:p>
     <w:p w14:paraId="2A42483C" w14:textId="77777777" w:rsidR="0011295E" w:rsidRPr="0011295E" w:rsidRDefault="00E86447" w:rsidP="005C6415">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Hafta içerisinde farklı nedenlerden dolayı yapılamayan dersler</w:t>
       </w:r>
       <w:r w:rsidR="007243CA">
         <w:t xml:space="preserve">in aynı hafta </w:t>
       </w:r>
       <w:r>
         <w:t>telafisi sağlanacaktır.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BD9E962" w14:textId="54D6E295" w:rsidR="00C164AC" w:rsidRPr="0011295E" w:rsidRDefault="00C164AC" w:rsidP="00C164AC">
       <w:pPr>
         <w:pStyle w:val="ListeParagraf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="0011295E">
-        <w:t>Yukarıdaki bilgilerin doğru olduğunu beyan ederim</w:t>
+        <w:t xml:space="preserve">Yukarıdaki bilgilerin doğru olduğunu beyan </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0011295E">
+        <w:t>ederim</w:t>
       </w:r>
       <w:r w:rsidR="0011295E" w:rsidRPr="0011295E">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="009F642D">
-        <w:t>(………./………./202</w:t>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="009F642D">
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="009F642D">
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="009F642D">
+        <w:t>/…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="009F642D">
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="009F642D">
+        <w:t>/202</w:t>
       </w:r>
       <w:r w:rsidR="00F56A33">
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="009F642D">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="0011295E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01DB284D" w14:textId="77777777" w:rsidR="00C164AC" w:rsidRPr="0011295E" w:rsidRDefault="00C164AC" w:rsidP="00C164AC">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0011295E">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Ad-Soyad : </w:t>
+        <w:t>Ad-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0011295E">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Soyad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0011295E">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0011295E">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0011295E">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">                                                     </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FA5C154" w14:textId="77777777" w:rsidR="00240378" w:rsidRPr="000B57DF" w:rsidRDefault="00C164AC" w:rsidP="000B57DF">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0011295E">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>İmza</w:t>
       </w:r>
       <w:r w:rsidRPr="0011295E">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">     :</w:t>
-      </w:r>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0011295E">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:sectPr w:rsidR="00240378" w:rsidRPr="000B57DF" w:rsidSect="00240378">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="33574BAE" w14:textId="77777777" w:rsidR="002B2E46" w:rsidRDefault="002B2E46" w:rsidP="008A6E79">
+    <w:p w14:paraId="126D3BE3" w14:textId="77777777" w:rsidR="00BA00E3" w:rsidRDefault="00BA00E3" w:rsidP="008A6E79">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7289AB96" w14:textId="77777777" w:rsidR="002B2E46" w:rsidRDefault="002B2E46" w:rsidP="008A6E79">
+    <w:p w14:paraId="0E186108" w14:textId="77777777" w:rsidR="00BA00E3" w:rsidRDefault="00BA00E3" w:rsidP="008A6E79">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -3154,61 +3157,61 @@
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10022FF" w:usb1="C000E47F" w:usb2="00000029" w:usb3="00000000" w:csb0="000001DF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="60C35FEA" w14:textId="77777777" w:rsidR="002B2E46" w:rsidRDefault="002B2E46" w:rsidP="008A6E79">
+    <w:p w14:paraId="305221B8" w14:textId="77777777" w:rsidR="00BA00E3" w:rsidRDefault="00BA00E3" w:rsidP="008A6E79">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="30022DB2" w14:textId="77777777" w:rsidR="002B2E46" w:rsidRDefault="002B2E46" w:rsidP="008A6E79">
+    <w:p w14:paraId="2A5E1FC2" w14:textId="77777777" w:rsidR="00BA00E3" w:rsidRDefault="00BA00E3" w:rsidP="008A6E79">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0767291F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="11BCC232"/>
     <w:lvl w:ilvl="0" w:tplc="89562C18">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4203,140 +4206,144 @@
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1838157353">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1855612051">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1429890760">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1367178173">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="218983277">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="2078359837">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00902972"/>
     <w:rsid w:val="00044185"/>
+    <w:rsid w:val="00066CF1"/>
     <w:rsid w:val="00081B54"/>
     <w:rsid w:val="000A3961"/>
     <w:rsid w:val="000B57DF"/>
     <w:rsid w:val="0011295E"/>
     <w:rsid w:val="00116C06"/>
     <w:rsid w:val="001501DE"/>
     <w:rsid w:val="001C2609"/>
     <w:rsid w:val="001E071B"/>
     <w:rsid w:val="00207B74"/>
     <w:rsid w:val="00220057"/>
     <w:rsid w:val="0023686C"/>
     <w:rsid w:val="00240378"/>
     <w:rsid w:val="002413D2"/>
     <w:rsid w:val="00251CDD"/>
     <w:rsid w:val="002B0601"/>
     <w:rsid w:val="002B2E46"/>
     <w:rsid w:val="002C1F44"/>
     <w:rsid w:val="002E3F2D"/>
     <w:rsid w:val="002E4DF8"/>
+    <w:rsid w:val="003522CB"/>
     <w:rsid w:val="003932C0"/>
     <w:rsid w:val="003A2958"/>
     <w:rsid w:val="003C70CC"/>
     <w:rsid w:val="003F2183"/>
     <w:rsid w:val="004315C0"/>
     <w:rsid w:val="0043211D"/>
     <w:rsid w:val="004505C5"/>
     <w:rsid w:val="004D7080"/>
     <w:rsid w:val="004E5787"/>
     <w:rsid w:val="00506D53"/>
     <w:rsid w:val="00523C46"/>
     <w:rsid w:val="00534788"/>
     <w:rsid w:val="005C6415"/>
     <w:rsid w:val="00630463"/>
     <w:rsid w:val="006731A8"/>
     <w:rsid w:val="006B4D39"/>
     <w:rsid w:val="006C1CB8"/>
     <w:rsid w:val="006D1A1A"/>
     <w:rsid w:val="006D2019"/>
     <w:rsid w:val="006F090A"/>
     <w:rsid w:val="0070342F"/>
     <w:rsid w:val="007243CA"/>
     <w:rsid w:val="00727F25"/>
     <w:rsid w:val="00733D69"/>
     <w:rsid w:val="007438C1"/>
     <w:rsid w:val="00792510"/>
     <w:rsid w:val="007E7E1D"/>
     <w:rsid w:val="00816C6D"/>
     <w:rsid w:val="008349BF"/>
     <w:rsid w:val="00857132"/>
     <w:rsid w:val="00887635"/>
     <w:rsid w:val="008A6E79"/>
     <w:rsid w:val="008C77A8"/>
     <w:rsid w:val="00901127"/>
     <w:rsid w:val="00902972"/>
     <w:rsid w:val="00930F3E"/>
     <w:rsid w:val="0093609C"/>
     <w:rsid w:val="00995088"/>
     <w:rsid w:val="009C48CB"/>
     <w:rsid w:val="009F642D"/>
     <w:rsid w:val="00A01031"/>
     <w:rsid w:val="00A4131B"/>
     <w:rsid w:val="00A81B59"/>
     <w:rsid w:val="00AB502C"/>
     <w:rsid w:val="00AB7C00"/>
     <w:rsid w:val="00B15114"/>
     <w:rsid w:val="00B33D89"/>
     <w:rsid w:val="00B67AFF"/>
     <w:rsid w:val="00B8413F"/>
+    <w:rsid w:val="00BA00E3"/>
     <w:rsid w:val="00BD3B54"/>
     <w:rsid w:val="00BF1670"/>
     <w:rsid w:val="00C07948"/>
     <w:rsid w:val="00C164AC"/>
     <w:rsid w:val="00C22DF6"/>
     <w:rsid w:val="00C26712"/>
     <w:rsid w:val="00C3377C"/>
     <w:rsid w:val="00CA4F1F"/>
     <w:rsid w:val="00CE4CD6"/>
     <w:rsid w:val="00D22795"/>
     <w:rsid w:val="00D2461D"/>
     <w:rsid w:val="00D318B9"/>
     <w:rsid w:val="00D815CD"/>
     <w:rsid w:val="00D82D68"/>
     <w:rsid w:val="00D94647"/>
     <w:rsid w:val="00DA4F86"/>
     <w:rsid w:val="00DD4E11"/>
     <w:rsid w:val="00DF5B8B"/>
     <w:rsid w:val="00E2357B"/>
     <w:rsid w:val="00E619D8"/>
     <w:rsid w:val="00E61E93"/>
     <w:rsid w:val="00E86447"/>
     <w:rsid w:val="00E96409"/>
     <w:rsid w:val="00F35BD2"/>
     <w:rsid w:val="00F3751C"/>
@@ -5258,65 +5265,50 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Belge" ma:contentTypeID="0x010100370472B77D1DB34D8109E81255CFE32F" ma:contentTypeVersion="5" ma:contentTypeDescription="Yeni belge oluşturun." ma:contentTypeScope="" ma:versionID="c30dbcf661a0d82ece6066d8974fdd8e">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="375359f2-45aa-4367-850f-7659a7c8914b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="225b4213f8469b817abd82070f1980ac" ns3:_="">
     <xsd:import namespace="375359f2-45aa-4367-850f-7659a7c8914b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="375359f2-45aa-4367-850f-7659a7c8914b" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
@@ -5422,114 +5414,129 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{36FCE8EC-A696-4222-8EFC-7FBBCC5A8F72}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="375359f2-45aa-4367-850f-7659a7c8914b"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7AA7F3CA-2AA4-42EA-BA15-1461817877FB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{998B79DE-4189-405D-85D4-BD97D9321038}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>503</Words>
-  <Characters>2873</Characters>
+  <Words>501</Words>
+  <Characters>2859</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>23</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Konu Başlığı</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3370</CharactersWithSpaces>
+  <CharactersWithSpaces>3354</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>omdathletic</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100370472B77D1DB34D8109E81255CFE32F</vt:lpwstr>
   </property>
 </Properties>
 </file>